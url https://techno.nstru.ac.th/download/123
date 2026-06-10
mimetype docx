--- v0 (2026-01-14)
+++ v1 (2026-06-10)
@@ -1,128 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001E498C" w:rsidRPr="003A502B" w:rsidRDefault="00F07766" w:rsidP="003A502B">
+    <w:p w:rsidR="001E498C" w:rsidRPr="00D81EC7" w:rsidRDefault="00F07766" w:rsidP="003A502B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A502B">
+      <w:r w:rsidRPr="00D81EC7">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
         <w:t>ใบเสนอราคา</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F07766" w:rsidRPr="003A502B" w:rsidRDefault="00F07766" w:rsidP="003A502B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>วันที่....................เดือน.......................พ.ศ. ..................................</w:t>
+        <w:t>วันที่.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...เดือน....</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....พ.ศ. .....</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D6670C" w:rsidRDefault="00F07766" w:rsidP="00D6670C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เรียน </w:t>
       </w:r>
       <w:r w:rsidR="00D6670C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณบดี</w:t>
       </w:r>
       <w:r w:rsidR="00D6670C" w:rsidRPr="00D6670C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
-        <w:t>คณะเทคโนโลยีอุตสาหกรรม</w:t>
+        <w:t>คณะ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วิศวกรรมศาสตร์และ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6670C" w:rsidRPr="00D6670C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เทคโนโลยีอุตสาหกรรม</w:t>
       </w:r>
       <w:r w:rsidR="00D6670C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00090406" w:rsidRPr="00D6670C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t>มหาวิทยาลัยราชภั</w:t>
       </w:r>
       <w:r w:rsidR="00090406">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
@@ -217,271 +291,409 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F07766" w:rsidRPr="003A502B" w:rsidRDefault="00F07766">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ข้าพเจ้า บริษัท/ห้าง/ร้าน ...........................................</w:t>
+        <w:t>ข้าพเจ้า บริษัท/ห</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>้าง/ร้าน ..................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
       </w:r>
       <w:r w:rsidR="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>..........</w:t>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> โดย นาย/นาง/นางสาว........................</w:t>
+        <w:t xml:space="preserve"> โดย นาย/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF002C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:strike/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>นาง/นางสาว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............................</w:t>
       </w:r>
       <w:r w:rsidR="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เจ้าของ/ผู้จัดการ เลขทะเบียนการค้าที่ ............................... เลขประจำตัวผู้เสียภาษี </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF002C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งอยู่เลขที่.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00903B99">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ถนน ...</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00903B99">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00903B99">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำบล .....</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>เจ้าของ/ผู้จัดการ เลขทะเบียนการค้าที่ ....................................... เลขประจำตัวผู้เสียภาษี ...................</w:t>
+        <w:t>...... อำเภอ ....</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.....  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จังหวัด ...</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....... โทรศัพท์ ....</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............................</w:t>
       </w:r>
       <w:r w:rsidR="00903B99">
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...... ขอเสนอราค</w:t>
+      </w:r>
+      <w:r w:rsidR="00903B99">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>า</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A502B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A502B">
-[...6 lines deleted...]
-        <w:t>....... ตั้งอยู่เลขที่..</w:t>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............................</w:t>
       </w:r>
       <w:r w:rsidR="00903B99">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>...................</w:t>
-[...125 lines deleted...]
-        <w:t>.....</w:t>
+        <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ดังนี้</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="3353"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
       <w:tr w:rsidR="003A502B" w:rsidRPr="00903B99" w:rsidTr="00692E74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
+          <w:bookmarkEnd w:id="0"/>
           <w:p w:rsidR="003A502B" w:rsidRPr="00903B99" w:rsidRDefault="003A502B" w:rsidP="00903B99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00903B99">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับที่</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -643,252 +855,244 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00903B99">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หมายเหตุ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidTr="00692E74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="00692E74" w:rsidP="00903B99">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="00DF002C" w:rsidP="001454EF">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3353" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B99" w:rsidRDefault="00717D3A" w:rsidP="00717D3A">
-[...4 lines deleted...]
-                <w:szCs w:val="32"/>
+          <w:p w:rsidR="00692E74" w:rsidRPr="003A502B" w:rsidRDefault="00DF002C" w:rsidP="00D81EC7">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าเช่าเหมารถตู้</w:t>
             </w:r>
-            <w:r w:rsidR="00692E74">
+            <w:r w:rsidR="00773B3F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>เดินทางไปราชการ</w:t>
+              <w:t>ปรับอากาศ</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>จาก..............ไปยัง.................</w:t>
+              <w:t>เดินทางไปราชการจาก</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r w:rsidR="00D81EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>...........................</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>(ไป-กลับ)</w:t>
+              <w:t>ไปยัง</w:t>
+            </w:r>
+            <w:r w:rsidR="00D81EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>.......................................</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ไป-กลับ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="008D68B5" w:rsidP="00903B99">
+          <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="00903B99" w:rsidP="00DF002C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="008D68B5" w:rsidP="00903B99">
+          <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="00DF002C" w:rsidP="00903B99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วัน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B99" w:rsidRDefault="00903B99" w:rsidP="00903B99">
+          <w:p w:rsidR="008D68B5" w:rsidRDefault="008D68B5" w:rsidP="00903B99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="008D68B5" w:rsidRPr="003A502B" w:rsidRDefault="008D68B5" w:rsidP="00903B99">
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DF002C" w:rsidRDefault="00DF002C" w:rsidP="00903B99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00DF002C" w:rsidRPr="003A502B" w:rsidRDefault="00DF002C" w:rsidP="00903B99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="008D68B5" w:rsidP="00903B99">
+          <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="00903B99" w:rsidP="00903B99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="00903B99" w:rsidP="00903B99">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A502B" w:rsidRPr="003A502B" w:rsidTr="00692E74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003A502B" w:rsidRPr="003A502B" w:rsidRDefault="003A502B">
@@ -1670,204 +1874,213 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="00903B99">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB2298" w:rsidRPr="003A502B" w:rsidTr="00692E74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB2298" w:rsidRDefault="00BB2298">
+          <w:p w:rsidR="00BB2298" w:rsidRDefault="00BB2298" w:rsidP="00D81EC7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A71066">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(จำนวนเงินตัวอักษร)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ………………………………………………………..</w:t>
+              <w:t xml:space="preserve"> …………</w:t>
+            </w:r>
+            <w:r w:rsidR="00D81EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>.............................</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BB2298" w:rsidRPr="00BB2298" w:rsidRDefault="00BB2298" w:rsidP="00BB2298">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB2298">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมเงิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB2298" w:rsidRPr="003A502B" w:rsidRDefault="00BB2298">
-            <w:pPr>
+          <w:p w:rsidR="00BB2298" w:rsidRPr="003A502B" w:rsidRDefault="00BB2298" w:rsidP="00DF002C">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00BB2298" w:rsidRPr="003A502B" w:rsidRDefault="00BB2298">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00903B99" w:rsidRDefault="003A502B">
+    <w:p w:rsidR="00903B99" w:rsidRPr="003A502B" w:rsidRDefault="003A502B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ราคาดังกล่าวนี้จะยืนอยู่...............</w:t>
       </w:r>
-      <w:r w:rsidR="008D68B5">
+      <w:r w:rsidR="00D81EC7">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>.................วัน และข้าพเจ้ารับรองว่า จะส่งมอบสิ่งของดังกล่าวข้างต้นได้ภายในกำหนด ...........</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D68B5">
+        <w:t>.................วัน และข้าพเจ้ารับรองว่า จะส่งมอบสิ่งของดังกล่าวข้างต้นได้ภายในกำหนด ............</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>................วัน นับแต่วันรับใบสั่งซื้อ</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>...............วัน นับแต่วันรับใบสั่งซื้อ</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="003A502B" w:rsidRPr="003A502B" w:rsidRDefault="00903B99" w:rsidP="00903B99">
       <w:pPr>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="003A502B" w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
@@ -1934,76 +2147,94 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00903B99">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00903B99">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
+      <w:r w:rsidR="00C92523">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>(....</w:t>
       </w:r>
       <w:r w:rsidR="00903B99">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>...</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................</w:t>
       </w:r>
       <w:r w:rsidRPr="003A502B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>......................................)</w:t>
+        <w:t>......)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003A502B" w:rsidRPr="003A502B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -2035,62 +2266,70 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E498C"/>
     <w:rsid w:val="00090406"/>
+    <w:rsid w:val="001454EF"/>
     <w:rsid w:val="001A39C9"/>
     <w:rsid w:val="001E498C"/>
     <w:rsid w:val="002E7E51"/>
     <w:rsid w:val="00363A7B"/>
     <w:rsid w:val="003A502B"/>
     <w:rsid w:val="00692E74"/>
     <w:rsid w:val="006D1657"/>
     <w:rsid w:val="00717D3A"/>
+    <w:rsid w:val="00773B3F"/>
     <w:rsid w:val="008D68B5"/>
     <w:rsid w:val="00903B99"/>
     <w:rsid w:val="00BB2298"/>
+    <w:rsid w:val="00C92523"/>
+    <w:rsid w:val="00CE40ED"/>
     <w:rsid w:val="00D6670C"/>
+    <w:rsid w:val="00D70070"/>
+    <w:rsid w:val="00D81EC7"/>
+    <w:rsid w:val="00DF002C"/>
+    <w:rsid w:val="00E34A96"/>
     <w:rsid w:val="00EF66D6"/>
     <w:rsid w:val="00F07766"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -2809,65 +3048,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>221</Words>
-  <Characters>1262</Characters>
+  <Words>226</Words>
+  <Characters>1290</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1481</CharactersWithSpaces>
+  <CharactersWithSpaces>1513</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>